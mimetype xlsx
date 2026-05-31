--- v0 (2026-03-30)
+++ v1 (2026-05-31)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spoluspalování\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A60972C-2762-445D-B6F3-368C39A10BBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1545" windowWidth="15480" windowHeight="10170"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spoluspalování " sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'spoluspalování '!$A$2:$L$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'spoluspalování '!$A$2:$L$8</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="56">
   <si>
     <t>Čížkovice 27,                         411 12 Čížkovice</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>26209578</t>
   </si>
   <si>
     <t>14867494</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>UNL</t>
   </si>
   <si>
     <t>Čížkovice 27,                      411 12 Čížkovice</t>
   </si>
   <si>
@@ -115,53 +116,50 @@
     <t>Bělotínská 288,               75 301 Hranice</t>
   </si>
   <si>
     <t xml:space="preserve"> Mokrá 359,                          664 04  Mokrá-Horákov</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX Czech Republic‚ s.r.o. </t>
   </si>
   <si>
     <t xml:space="preserve"> K cementárně 1261/25,                                 153 02  Praha 16 - Radotín</t>
   </si>
   <si>
     <t>Bělotínská 288,                         75 301 Hranice</t>
   </si>
   <si>
     <t>ZDROJE ZNEČIŠTĚNÍ OVZDUŠÍ SCHVÁLENÉ PRO TEPELNÉ ZPRACOVÁNÍ ODPADU SPOLU S PALIVEM</t>
   </si>
   <si>
     <t>Kapacita spalovaného odpadu [t/rok]*</t>
   </si>
   <si>
     <t xml:space="preserve">1) Plnění emisních limitů podle přílohy č. 4 k vyhlášce č. 415/2012 Sb.                                                                                 2) Integrované povolení podle § 13 odst. 3 zákona č. 76/2002 Sb., o integrované prevenci.**                                              Informace                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
-  </si>
-[...1 lines deleted...]
-    <t>Množství spáleného odpadu                           [t/rok 2022]</t>
   </si>
   <si>
     <t>Holcim (Česko), a.s.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Holcim (Česko), a.s. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>─ Čížkovická cementárna</t>
     </r>
   </si>
   <si>
     <t>* Jedná se o  projektovaná kapacitu, která byla stanovena na  základě určité výhřevnosti odpadu. Protože se výhřevnost odpadů mění, může ve specifických případech roční  množství spáleného odpadu tuto kapacitu překročit.</t>
   </si>
   <si>
     <t>CEMEX Czech Republic‚ s.r.o. ─ Cementárna Prachovice</t>
   </si>
   <si>
@@ -171,135 +169,133 @@
     <t>Heidelberg Materials CZ, a.s.</t>
   </si>
   <si>
     <t>Heidelberg Materials CZ, a.s. – Závod Králův Dvůr - Radotín, provozovna Radotín</t>
   </si>
   <si>
     <t>Heidelberg Materials CZ, a.s. – Cementárna Mokrá</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2023]</t>
   </si>
   <si>
     <t>Veolia Energie ČR, a.s.</t>
   </si>
   <si>
     <t>28. října 3337/7,                    702 00 Ostrava</t>
   </si>
   <si>
     <t>Tovačovská 2924/18, 750 02 Přerov</t>
   </si>
   <si>
     <t>Veolia Energie ČR, a.s. –  Teplárna Přerov</t>
   </si>
   <si>
     <t xml:space="preserve">     </t>
-  </si>
-[...10 lines deleted...]
-    <t>Osada 141,                      418 01 Bílina</t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2024]</t>
   </si>
   <si>
     <r>
       <t>** Seznam povolení ke spalování a spoluspalování odpadů  je zveřejňován níže na této stránce</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Všechna zařízení pro spoluspalování odpadu mají integrovaná povolení, která jsou dostupná na stránkách IPPC </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(https://ippc.mzp.cz/ippc/ippc.nsf/appliances.xsp).</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V únoru 2026 byla rotační pec RP1 v zimní odstávce, pec RP2 byla provozována 444 hodin.                                                </t>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    Změnou integrovaného povolení č.33 byla povolena spalovací zkouška odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) na parním multipalivovém kotli K6 s turbogenerátorem pro rok 2026. </t>
+  </si>
+  <si>
+    <t>Množství spáleného odpadu                           [t/rok 2025]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V dubnu 2026 byly obě rotační pece provozovány 720 hodin bez odstávky.                                                                 Na termín 22.–23.4. bylo ohlášeno jednorázové měření emisí.                                 </t>
   </si>
   <si>
     <r>
-      <t>1) ano                                                                                              2) ano                                                                                                    V únoru 2026 bylo zařízení provozováno 188,33 hodin.                                                       V období 9.2.</t>
+      <t>1) ano                                                                                                  2) ano                                                                                                              V dubnu 2026 byla rotační pec provozována 614 hodin.                               Ve dnech 20.─21.4. došlo k zaseknutí vozíku na chladiči,             v období 27.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>─9.3. proběhla plánovaná zimní odstávka.</t>
+      <t>─30.4. probíhalo napojování linky kalcinovaných jílů</t>
     </r>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    Změnou integrovaného povolení č.33 byla povolena spalovací zkouška odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) na parním multipalivovém kotli K6 s turbogenerátorem pro rok 2026. </t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                              2) ano                                                                                                    V dubnu 2026 bylo zařízení provozováno 720 hodin bez odstávky.     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                V dubnu 2026 nebyla rotační pec RP1 provozována, pec RP2 byla v provozu celý měsíc.                                                     Dne 30.4. bylo ohlášeno jednorázové měření na rotačních pecích a dalších zařízeních pro manipulaci se surovinou nebo výrobkem. Oznámený termín je 12.– 22.5.2026.                               V období 1.–2.4. proběhla druhá část provozního testu nového odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) od německého dodavatele AMAND. První část byla provedena v týdnu od 30.3.2026. </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                    2) ano                                                                                                    V dubnu 2026 byla rotační pec v běžném provozu kromě období 16.–18.4.2026.                                                                      Na ČIŽP byl doručen protokol z jednorázového měření emisí uhelné mlýnice a chladiče slínku a drtírny,                        a protokol ověření emisního monitoringu pro chladič slínku a uhelnou mlýnici.                                                    Množství odpadu za rok 2024 bylo navýšeno o palivo vyrobené z odpadu, z hlediska ochrany ovzduší je považováno také za odpad.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -440,269 +436,261 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="normální_spoluspal_aktualni11b" xfId="1"/>
+    <cellStyle name="normální_spoluspal_aktualni11b" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -835,931 +823,879 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IT65533"/>
+  <dimension ref="A1:IT65532"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="56.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:254" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="35"/>
-[...10 lines deleted...]
-      <c r="N1" s="26"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="N1" s="23"/>
     </row>
     <row r="2" spans="1:254" s="2" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="9" t="s">
+      <c r="G2" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H2" s="10" t="s">
+      <c r="H2" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="K2" s="11" t="s">
+      <c r="I2" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="J2" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="L2" s="21" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:254" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" s="12">
+        <v>88000</v>
+      </c>
+      <c r="I3" s="12">
+        <v>16395</v>
+      </c>
+      <c r="J3" s="12">
+        <v>20414</v>
+      </c>
+      <c r="K3" s="12">
+        <v>24508.9</v>
+      </c>
+      <c r="L3" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="L2" s="24" t="s">
-[...40 lines deleted...]
-      <c r="M3" s="6"/>
       <c r="N3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="R3" s="1" t="s">
+        <v>21</v>
+      </c>
       <c r="S3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="A4" s="16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:254" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="11">
         <v>624100031</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="12">
         <v>130000</v>
       </c>
-      <c r="I4" s="14">
-[...2 lines deleted...]
-      <c r="J4" s="14">
+      <c r="I4" s="12">
         <v>91685</v>
       </c>
-      <c r="K4" s="14">
+      <c r="J4" s="12">
         <v>84039</v>
       </c>
-      <c r="L4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="6" t="s">
+      <c r="K4" s="12">
+        <v>103485</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="V4" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:254" ht="124.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:254" s="4" customFormat="1" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
-        <v>6</v>
-[...34 lines deleted...]
-      <c r="M5" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="10">
+        <v>27892638</v>
+      </c>
+      <c r="E5" s="10">
+        <v>732800013</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="12">
+        <v>85000</v>
+      </c>
+      <c r="I5" s="12">
+        <v>78443</v>
+      </c>
+      <c r="J5" s="12">
+        <v>75772.3</v>
+      </c>
+      <c r="K5" s="12">
+        <v>82910</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="Q5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>22</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W5" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C6" s="12" t="s">
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="1"/>
+      <c r="AG5" s="1"/>
+      <c r="AH5" s="1"/>
+      <c r="AI5" s="1"/>
+      <c r="AJ5" s="1"/>
+      <c r="AK5" s="1"/>
+      <c r="AL5" s="1"/>
+      <c r="AM5" s="1"/>
+      <c r="AN5" s="1"/>
+      <c r="AO5" s="1"/>
+      <c r="AP5" s="1"/>
+      <c r="AQ5" s="1"/>
+      <c r="AR5" s="1"/>
+      <c r="AS5" s="1"/>
+      <c r="AT5" s="1"/>
+      <c r="AU5" s="1"/>
+      <c r="AV5" s="1"/>
+      <c r="AW5" s="1"/>
+      <c r="AX5" s="1"/>
+      <c r="AY5" s="1"/>
+      <c r="AZ5" s="1"/>
+      <c r="BA5" s="1"/>
+      <c r="BB5" s="1"/>
+      <c r="BC5" s="1"/>
+      <c r="BD5" s="1"/>
+      <c r="BE5" s="1"/>
+      <c r="BF5" s="1"/>
+      <c r="BG5" s="1"/>
+      <c r="BH5" s="1"/>
+      <c r="BI5" s="1"/>
+      <c r="BJ5" s="1"/>
+      <c r="BK5" s="1"/>
+      <c r="BL5" s="1"/>
+      <c r="BM5" s="1"/>
+      <c r="BN5" s="1"/>
+      <c r="BO5" s="1"/>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1"/>
+      <c r="BR5" s="1"/>
+      <c r="BS5" s="1"/>
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1"/>
+      <c r="BV5" s="1"/>
+      <c r="BW5" s="1"/>
+      <c r="BX5" s="1"/>
+      <c r="BY5" s="1"/>
+      <c r="BZ5" s="1"/>
+      <c r="CA5" s="1"/>
+      <c r="CB5" s="1"/>
+      <c r="CC5" s="1"/>
+      <c r="CD5" s="1"/>
+      <c r="CE5" s="1"/>
+      <c r="CF5" s="1"/>
+      <c r="CG5" s="1"/>
+      <c r="CH5" s="1"/>
+      <c r="CI5" s="1"/>
+      <c r="CJ5" s="1"/>
+      <c r="CK5" s="1"/>
+      <c r="CL5" s="1"/>
+      <c r="CM5" s="1"/>
+      <c r="CN5" s="1"/>
+      <c r="CO5" s="1"/>
+      <c r="CP5" s="1"/>
+      <c r="CQ5" s="1"/>
+      <c r="CR5" s="1"/>
+      <c r="CS5" s="1"/>
+      <c r="CT5" s="1"/>
+      <c r="CU5" s="1"/>
+      <c r="CV5" s="1"/>
+      <c r="CW5" s="1"/>
+      <c r="CX5" s="1"/>
+      <c r="CY5" s="1"/>
+      <c r="CZ5" s="1"/>
+      <c r="DA5" s="1"/>
+      <c r="DB5" s="1"/>
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="1"/>
+      <c r="DE5" s="1"/>
+      <c r="DF5" s="1"/>
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="1"/>
+      <c r="DI5" s="1"/>
+      <c r="DJ5" s="1"/>
+      <c r="DK5" s="1"/>
+      <c r="DL5" s="1"/>
+      <c r="DM5" s="1"/>
+      <c r="DN5" s="1"/>
+      <c r="DO5" s="1"/>
+      <c r="DP5" s="1"/>
+      <c r="DQ5" s="1"/>
+      <c r="DR5" s="1"/>
+      <c r="DS5" s="1"/>
+      <c r="DT5" s="1"/>
+      <c r="DU5" s="1"/>
+      <c r="DV5" s="1"/>
+      <c r="DW5" s="1"/>
+      <c r="DX5" s="1"/>
+      <c r="DY5" s="1"/>
+      <c r="DZ5" s="1"/>
+      <c r="EA5" s="1"/>
+      <c r="EB5" s="1"/>
+      <c r="EC5" s="1"/>
+      <c r="ED5" s="1"/>
+      <c r="EE5" s="1"/>
+      <c r="EF5" s="1"/>
+      <c r="EG5" s="1"/>
+      <c r="EH5" s="1"/>
+      <c r="EI5" s="1"/>
+      <c r="EJ5" s="1"/>
+      <c r="EK5" s="1"/>
+      <c r="EL5" s="1"/>
+      <c r="EM5" s="1"/>
+      <c r="EN5" s="1"/>
+      <c r="EO5" s="1"/>
+      <c r="EP5" s="1"/>
+      <c r="EQ5" s="1"/>
+      <c r="ER5" s="1"/>
+      <c r="ES5" s="1"/>
+      <c r="ET5" s="1"/>
+      <c r="EU5" s="1"/>
+      <c r="EV5" s="1"/>
+      <c r="EW5" s="1"/>
+      <c r="EX5" s="1"/>
+      <c r="EY5" s="1"/>
+      <c r="EZ5" s="1"/>
+      <c r="FA5" s="1"/>
+      <c r="FB5" s="1"/>
+      <c r="FC5" s="1"/>
+      <c r="FD5" s="1"/>
+      <c r="FE5" s="1"/>
+      <c r="FF5" s="1"/>
+      <c r="FG5" s="1"/>
+      <c r="FH5" s="1"/>
+      <c r="FI5" s="1"/>
+      <c r="FJ5" s="1"/>
+      <c r="FK5" s="1"/>
+      <c r="FL5" s="1"/>
+      <c r="FM5" s="1"/>
+      <c r="FN5" s="1"/>
+      <c r="FO5" s="1"/>
+      <c r="FP5" s="1"/>
+      <c r="FQ5" s="1"/>
+      <c r="FR5" s="1"/>
+      <c r="FS5" s="1"/>
+      <c r="FT5" s="1"/>
+      <c r="FU5" s="1"/>
+      <c r="FV5" s="1"/>
+      <c r="FW5" s="1"/>
+      <c r="FX5" s="1"/>
+      <c r="FY5" s="1"/>
+      <c r="FZ5" s="1"/>
+      <c r="GA5" s="1"/>
+      <c r="GB5" s="1"/>
+      <c r="GC5" s="1"/>
+      <c r="GD5" s="1"/>
+      <c r="GE5" s="1"/>
+      <c r="GF5" s="1"/>
+      <c r="GG5" s="1"/>
+      <c r="GH5" s="1"/>
+      <c r="GI5" s="1"/>
+      <c r="GJ5" s="1"/>
+      <c r="GK5" s="1"/>
+      <c r="GL5" s="1"/>
+      <c r="GM5" s="1"/>
+      <c r="GN5" s="1"/>
+      <c r="GO5" s="1"/>
+      <c r="GP5" s="1"/>
+      <c r="GQ5" s="1"/>
+      <c r="GR5" s="1"/>
+      <c r="GS5" s="1"/>
+      <c r="GT5" s="1"/>
+      <c r="GU5" s="1"/>
+      <c r="GV5" s="1"/>
+      <c r="GW5" s="1"/>
+      <c r="GX5" s="1"/>
+      <c r="GY5" s="1"/>
+      <c r="GZ5" s="1"/>
+      <c r="HA5" s="1"/>
+      <c r="HB5" s="1"/>
+      <c r="HC5" s="1"/>
+      <c r="HD5" s="1"/>
+      <c r="HE5" s="1"/>
+      <c r="HF5" s="1"/>
+      <c r="HG5" s="1"/>
+      <c r="HH5" s="1"/>
+      <c r="HI5" s="1"/>
+      <c r="HJ5" s="1"/>
+      <c r="HK5" s="1"/>
+      <c r="HL5" s="1"/>
+      <c r="HM5" s="1"/>
+      <c r="HN5" s="1"/>
+      <c r="HO5" s="1"/>
+      <c r="HP5" s="1"/>
+      <c r="HQ5" s="1"/>
+      <c r="HR5" s="1"/>
+      <c r="HS5" s="1"/>
+      <c r="HT5" s="1"/>
+      <c r="HU5" s="1"/>
+      <c r="HV5" s="1"/>
+      <c r="HW5" s="1"/>
+      <c r="HX5" s="1"/>
+      <c r="HY5" s="1"/>
+      <c r="HZ5" s="1"/>
+      <c r="IA5" s="1"/>
+      <c r="IB5" s="1"/>
+      <c r="IC5" s="1"/>
+      <c r="ID5" s="1"/>
+      <c r="IE5" s="1"/>
+      <c r="IF5" s="1"/>
+      <c r="IG5" s="1"/>
+      <c r="IH5" s="1"/>
+      <c r="II5" s="1"/>
+      <c r="IJ5" s="1"/>
+      <c r="IK5" s="1"/>
+      <c r="IL5" s="1"/>
+      <c r="IM5" s="1"/>
+      <c r="IN5" s="1"/>
+      <c r="IO5" s="1"/>
+      <c r="IP5" s="1"/>
+      <c r="IQ5" s="1"/>
+      <c r="IR5" s="1"/>
+      <c r="IS5" s="1"/>
+      <c r="IT5" s="1"/>
+    </row>
+    <row r="6" spans="1:254" ht="191.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="11">
+        <v>747840061</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="12">
+        <v>185330</v>
+      </c>
+      <c r="I6" s="12">
+        <v>60489</v>
+      </c>
+      <c r="J6" s="12">
+        <v>79080.899999999994</v>
+      </c>
+      <c r="K6" s="12">
+        <v>69431.600000000006</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="R6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="S6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="U6" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:254" ht="181.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="27">
+        <v>15504077</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="28">
+        <v>80000</v>
+      </c>
+      <c r="I7" s="28">
+        <v>45680.1</v>
+      </c>
+      <c r="J7" s="28">
+        <v>79190</v>
+      </c>
+      <c r="K7" s="28">
+        <v>81903.100000000006</v>
+      </c>
+      <c r="L7" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="P7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="U7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D6" s="19">
-[...30 lines deleted...]
-      <c r="O6" s="1" t="s">
+      <c r="V7" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:254" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="11">
+        <v>45193410</v>
+      </c>
+      <c r="E8" s="11">
+        <v>734710051</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" s="12">
+        <v>114000</v>
+      </c>
+      <c r="I8" s="12">
+        <v>3079.1</v>
+      </c>
+      <c r="J8" s="12">
+        <v>68116.399999999994</v>
+      </c>
+      <c r="K8" s="12">
+        <v>60320</v>
+      </c>
+      <c r="L8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="T8" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:254" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+    </row>
+    <row r="10" spans="1:254" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="P6" s="5" t="s">
+    </row>
+    <row r="11" spans="1:254" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+    </row>
+    <row r="12" spans="1:254" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="17"/>
+    </row>
+    <row r="13" spans="1:254" x14ac:dyDescent="0.2">
+      <c r="R13" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:254" x14ac:dyDescent="0.2">
+      <c r="O14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="S14" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:254" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:254" x14ac:dyDescent="0.2">
+      <c r="Q16" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="5:19" x14ac:dyDescent="0.2">
+      <c r="L17" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q17" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="R6" s="5" t="s">
+    </row>
+    <row r="19" spans="5:19" x14ac:dyDescent="0.2">
+      <c r="E19" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="S6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="5" t="s">
+    </row>
+    <row r="20" spans="5:19" x14ac:dyDescent="0.2">
+      <c r="S20" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="5:19" x14ac:dyDescent="0.2">
+      <c r="R23" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="5:19" x14ac:dyDescent="0.2">
+      <c r="P31" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="U6" s="5" t="s">
-[...521 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="5:19" x14ac:dyDescent="0.2">
-      <c r="P32" s="1" t="s">
-[...9 lines deleted...]
-      <c r="O65533" s="2"/>
+      <c r="K32" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65532" spans="15:15" ht="15" x14ac:dyDescent="0.25">
+      <c r="O65532" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:L9"/>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="D3:E3 D4 D7 E8" numberStoredAsText="1"/>
+    <ignoredError sqref="D3:E3 D4 D6 E7" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>spoluspalování </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČHMÚ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>emise</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>