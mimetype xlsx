--- v1 (2026-05-31)
+++ v2 (2026-08-06)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Ilona\spalovny\spalovny_2026\aktualizace měsíční 2026\spoluspalování\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A60972C-2762-445D-B6F3-368C39A10BBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B06C96C0-0C3A-4362-B6D0-2FE632E0E44C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="spoluspalování " sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'spoluspalování '!$A$2:$L$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'spoluspalování '!$A$2:$L$2</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="56">
   <si>
     <t>Čížkovice 27,                         411 12 Čížkovice</t>
   </si>
   <si>
     <t>IČO</t>
   </si>
   <si>
     <t>26209578</t>
   </si>
   <si>
     <t>14867494</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>UNL</t>
   </si>
   <si>
     <t>Čížkovice 27,                      411 12 Čížkovice</t>
   </si>
   <si>
@@ -212,84 +212,63 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Všechna zařízení pro spoluspalování odpadu mají integrovaná povolení, která jsou dostupná na stránkách IPPC </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(https://ippc.mzp.cz/ippc/ippc.nsf/appliances.xsp).</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    Změnou integrovaného povolení č.33 byla povolena spalovací zkouška odpadu katalogového čísla 19 12 10 – spalitelný odpad (palivo vyrobené z odpadu) na parním multipalivovém kotli K6 s turbogenerátorem pro rok 2026. </t>
   </si>
   <si>
     <t>Množství spáleného odpadu                           [t/rok 2025]</t>
   </si>
   <si>
-    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V dubnu 2026 byly obě rotační pece provozovány 720 hodin bez odstávky.                                                                 Na termín 22.–23.4. bylo ohlášeno jednorázové měření emisí.                                 </t>
-[...32 lines deleted...]
-    <t>1) ano                                                                                                    2) ano                                                                                                    V dubnu 2026 byla rotační pec v běžném provozu kromě období 16.–18.4.2026.                                                                      Na ČIŽP byl doručen protokol z jednorázového měření emisí uhelné mlýnice a chladiče slínku a drtírny,                        a protokol ověření emisního monitoringu pro chladič slínku a uhelnou mlýnici.                                                    Množství odpadu za rok 2024 bylo navýšeno o palivo vyrobené z odpadu, z hlediska ochrany ovzduší je považováno také za odpad.</t>
+    <t xml:space="preserve">1) ano                                                                                                   2) ano                                                                                           V červnu 2026 byla rotační pec RP1 provozována 704 hodin, pec RP2 byla v provozu 684 hodin.                                                               </t>
+  </si>
+  <si>
+    <t>1) ano                                                                                                  2) ano                                                                                                              V červnu 2026 byla rotační pec provozována 716 hodin.                                  Na termín 16─17.6. bylo oznámeno jednorázové měření emisí zdrojů TZL (mlýnice, linka pro výrobu odsiřovacích vápenců).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                              2) ano                                                                                                    V červnu 2026 bylo zařízení provozováno 719,6 hodin.                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                V červnu 2026 nebyla rotační pec RP1 provozována, pec RP2 byla v provozu celý měsíc s výjimkou technologické odstávky ve dnech 24.–25.6.2026.                                                     Dne 10.6. bylo ohlášeno jednorázové měření TZL na zařízeních pro manipulaci se surovinou nebo výrobkem             a ostatních technologických zařízeních pro výrobu cementu , které bylo provedeno v  termínu 29.6.–3.7.2026.                            Dne 11.6. byla provedena kontrola na místě (garant QIA ─ Quality Innovation Award ).                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1) ano                                                                                                    2) ano                                                                                                    V červnu 2026 byla rotační pec v běžném provozu do 25.6., kdy byla řízeně odstavena  z důvodu vysokých zásob. Opětovný nájezd je plánován kolem 15.7.2026.                                                                 Na 8.6. bylo oznámeno jednorázové měření emisí Hg na rotační peci, na termíny 10.6. a 18.6.  jednorázové měření emisí TZL na zařízeních pro manipulace se surovinou               a výrobkem.                                                                       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -436,51 +415,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -490,63 +469,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="normální_spoluspal_aktualni11b" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -854,64 +821,64 @@
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="21.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="56.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:254" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="31"/>
-[...9 lines deleted...]
-      <c r="L1" s="31"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
       <c r="N1" s="23"/>
     </row>
     <row r="2" spans="1:254" s="2" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="8" t="s">
@@ -958,60 +925,60 @@
       <c r="I3" s="12">
         <v>16395</v>
       </c>
       <c r="J3" s="12">
         <v>20414</v>
       </c>
       <c r="K3" s="12">
         <v>24508.9</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>51</v>
       </c>
       <c r="N3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="R3" s="1" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="S3" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T3" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:254" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:254" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="11">
         <v>624100031</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="12">
         <v>130000</v>
       </c>
       <c r="I4" s="12">
@@ -1328,51 +1295,51 @@
       <c r="HW5" s="1"/>
       <c r="HX5" s="1"/>
       <c r="HY5" s="1"/>
       <c r="HZ5" s="1"/>
       <c r="IA5" s="1"/>
       <c r="IB5" s="1"/>
       <c r="IC5" s="1"/>
       <c r="ID5" s="1"/>
       <c r="IE5" s="1"/>
       <c r="IF5" s="1"/>
       <c r="IG5" s="1"/>
       <c r="IH5" s="1"/>
       <c r="II5" s="1"/>
       <c r="IJ5" s="1"/>
       <c r="IK5" s="1"/>
       <c r="IL5" s="1"/>
       <c r="IM5" s="1"/>
       <c r="IN5" s="1"/>
       <c r="IO5" s="1"/>
       <c r="IP5" s="1"/>
       <c r="IQ5" s="1"/>
       <c r="IR5" s="1"/>
       <c r="IS5" s="1"/>
       <c r="IT5" s="1"/>
     </row>
-    <row r="6" spans="1:254" ht="191.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:254" ht="177.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="11">
         <v>747840061</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="12">
         <v>185330</v>
       </c>
       <c r="I6" s="12">
@@ -1391,96 +1358,94 @@
       <c r="N6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="Q6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="R6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="S6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="U6" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:254" ht="181.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:254" ht="147.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C7" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="11">
         <v>15504077</v>
       </c>
-      <c r="E7" s="27" t="s">
+      <c r="E7" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F7" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G7" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="12">
         <v>80000</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="12">
         <v>45680.1</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="12">
         <v>79190</v>
       </c>
-      <c r="K7" s="28">
+      <c r="K7" s="12">
         <v>81903.100000000006</v>
       </c>
-      <c r="L7" s="29" t="s">
+      <c r="L7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="1"/>
-      <c r="N7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N7" s="25"/>
       <c r="O7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="R7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="S7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="U7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:254" ht="93" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="10" t="s">